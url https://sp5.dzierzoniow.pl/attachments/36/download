--- v0 (2026-06-01)
+++ v1 (2026-08-03)
@@ -1,2064 +1,2204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13740" w:type="dxa"/>
+        <w:tblW w:w="11194" w:type="dxa"/>
+        <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2260"/>
         <w:gridCol w:w="1180"/>
-        <w:gridCol w:w="4820"/>
-        <w:gridCol w:w="3800"/>
+        <w:gridCol w:w="3785"/>
+        <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1680"/>
+        <w:gridCol w:w="21"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidTr="009E37A3">
-[...1139 lines deleted...]
-      <w:tr w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidTr="009E37A3">
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
         <w:trPr>
           <w:trHeight w:val="1260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="11194" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Szkolny zestaw podręczników/materiałów edukacyjnych/materiałów ćwiczeniowych obowiązujących w klasach I - III w roku szkolnym 2026/2027.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...28 lines deleted...]
-              <w:t>JĘZYK ANGIELSKI</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Zajęcia edukacyjne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
-            <w:tcBorders>
-[...161 lines deleted...]
-              <w:t>, Patrick Jackson</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Klasa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Nazwa podręcznika</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Autor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
-            <w:tcBorders>
-[...27 lines deleted...]
-              <w:t>OXFORD</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Wydawnictwo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidTr="009E37A3">
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
         <w:trPr>
-          <w:trHeight w:val="1138"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="2325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>ZESTAW PODRĘCZNIKÓW DO EDUKACJI WCZESNOSZKOLNEJ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Pakiet edukacyjny "Szkoła marzeń na TAK! Klasa 1. Podręcznik cz.1-4, ćwiczenia cz. 1-4, Podręcznik matematyka cz.1-2, ćwiczenia matematyka cz.1-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praca </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>zbiorowa;Prof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. UP dr hab. Iwona Czaja-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Chudyba,Beata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Lewandowska,Danuta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Kręcisz,Katarzyna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nowacka i inni                                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>WSiP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="2025"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidRDefault="009E37A3" w:rsidP="009E37A3">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="3785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidRDefault="009E37A3" w:rsidP="009E37A3">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1. </w:t>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pakiet edukacyjny. Szkoła na TAK! Klasa 2. Podręcznik cz. 1 - 4; ćwiczenia cz.1-4                                                                              Szkoła na TAK! Podręcznik matematyka cz.1-2, ćwiczenia matematyka cz.1-2                                                            </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Praca zbiorowa; Prof. UP gr hab. Iwona Czaja-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009E37A3">
-[...6 lines deleted...]
-              <w:t>Shine</w:t>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Chudyba,Beata</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E37A3">
-[...12 lines deleted...]
-            <w:tcW w:w="3800" w:type="dxa"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Lewandowska,Danuta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Kręcisz,Katarzyna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nowacka i inni                                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidRDefault="009E37A3" w:rsidP="009E37A3">
-[...63 lines deleted...]
-              <w:t>OXFORD</w:t>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>WSiP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidTr="009E37A3">
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
         <w:trPr>
-          <w:trHeight w:val="1156"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidRDefault="009E37A3" w:rsidP="009E37A3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pakiet edukacyjny. Szkoła na TAK! Klasa 3. Podręcznik cz. 1 - 4; ćwiczenia cz.1-4                                                                              Szkoła na TAK! Podręcznik matematyka cz.1-2, ćwiczenia matematyka cz.1-2                                                            </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Praca zbiorowa; Prof. UP gr hab. Iwona Czaja-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Chudyba,Beata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Lewandowska,Danuta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Kręcisz,Katarzyna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nowacka i inni                                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>WSiP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="840"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>WYCHOWAWNIE FIZYCZNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>I-III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="1260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>JĘZYK ANGIELSKI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Shine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on. Second </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>edition</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>. Podręcznik dla klasy 1 + zeszyt ćwiczeń (NOWY PODRĘCZNIK)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Susan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Banman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Sileci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Patrick Jackson, Renata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Berryman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Polanglo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="1245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E37A3" w:rsidRPr="009E37A3" w:rsidRDefault="009E37A3" w:rsidP="009E37A3">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Shine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on. Podręcznik dla klasy 2 + zeszyt ćwiczeń.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Casey</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>OXFORD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidTr="00F05C32">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="21" w:type="dxa"/>
+          <w:trHeight w:val="1380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2260" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="3785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009E37A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Shine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E37A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> on. Podręcznik dla klasy 3 + zeszyt ćwiczeń.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3800" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Susan </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009E37A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Banman</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E37A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009E37A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Sileci</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E37A3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>, Patrick Jackson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FDE9D9"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F05C32" w:rsidRPr="00F05C32" w:rsidRDefault="00F05C32" w:rsidP="00F05C32">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05C32">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:eastAsia="Times New Roman" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>OXFORD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00936A96" w:rsidRDefault="00936A96" w:rsidP="009E37A3">
-[...5 lines deleted...]
-      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+    <w:p w:rsidR="00C902AA" w:rsidRDefault="00C902AA"/>
+    <w:sectPr w:rsidR="00C902AA">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial CE">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E37A3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E37A3"/>
+    <w:rsidRoot w:val="00F05C32"/>
+    <w:rsid w:val="00C902AA"/>
+    <w:rsid w:val="00F05C32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04D6E7BF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{38BE7FC4-D3E2-45EE-996F-DF83110B5463}"/>
+  <w15:docId w15:val="{2E5EB71B-821B-4292-9A2B-293949B46B4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2439,121 +2579,77 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
-[...42 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="1550069168">
+    <w:div w:id="1349016411">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2778,69 +2874,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>243</Words>
-  <Characters>1463</Characters>
+  <Words>263</Words>
+  <Characters>1578</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1703</CharactersWithSpaces>
+  <CharactersWithSpaces>1838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>